--- v0 (2026-04-01)
+++ v1 (2026-06-17)
@@ -67,51 +67,51 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B11"/>
+  <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="27.64453125" customWidth="true"/>
     <col min="2" max="2" width="24.671875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nom de l'activité</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Référence interne à Kiamo</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Guichet Passeport / CNI</t>
@@ -128,123 +128,171 @@
         <is>
           <t>Guichet Polyvalent</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Standard</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Pré-accueil</t>
+          <t>Guichet 10</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>77</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Guichet Reconnaissance</t>
+          <t>Guichet 11</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>78</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Guichet Retrait DOC</t>
+          <t>Pré-accueil</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Guichet Certif Id Numérique</t>
+          <t>Guichet Reconnaissance</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>74</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Guichet Recueil Photo</t>
+          <t>Guichet 9</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>76</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Guichet Passeport / CNI Sans RDV</t>
+          <t>Guichet 3</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>75</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
+          <t>Guichet Retrait DOC</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Guichet Certif Id Numérique</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Guichet Recueil Photo</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Guichet Passeport / CNI Sans RDV</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
           <t>Guichet Retrait ID</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B15" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>