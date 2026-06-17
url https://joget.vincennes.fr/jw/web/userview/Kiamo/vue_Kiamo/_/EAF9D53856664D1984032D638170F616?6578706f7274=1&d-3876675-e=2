--- v0 (2026-04-01)
+++ v1 (2026-06-17)
@@ -176,119 +176,119 @@
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>DESKTOP-AU-07</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Standard</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>DESKTOP-AU-06</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Guichet Passeport / CNI, Guichet Retrait DOC</t>
+          <t>Guichet 3, Guichet Passeport / CNI, Guichet Retrait DOC</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>DESKTOP-AU-08</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Guichet Polyvalent, Guichet Reconnaissance</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>SP08</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>SP08</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Guichet Polyvalent</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>DESKTOP-AU-21</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Guichet Polyvalent</t>
+          <t>Guichet 10, Guichet Polyvalent</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>DESKTOP-AU-17</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Guichet Passeport / CNI</t>
+          <t>Guichet 11, Guichet Passeport / CNI</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>DESKTOP-AU-19</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Guichet Polyvalent, Guichet Reconnaissance</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2</t>
         </is>
@@ -329,51 +329,51 @@
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>LAPTOP-PRO-79</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Pré-accueil</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>DESKTOP-AU-18</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Guichet Passeport / CNI</t>
+          <t>Guichet 9, Guichet Passeport / CNI</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>PA1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>DESKTOP-AU-05</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Pré-accueil</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>1</t>
         </is>